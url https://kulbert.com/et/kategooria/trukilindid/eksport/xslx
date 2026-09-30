--- v5 (2026-08-01)
+++ v6 (2026-09-30)
@@ -1637,92 +1637,92 @@
       </c>
       <c r="B56" t="s">
         <v>113</v>
       </c>
       <c r="C56" s="1"/>
       <c r="D56" s="2"/>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>114</v>
       </c>
       <c r="B57" t="s">
         <v>115</v>
       </c>
       <c r="C57" s="1"/>
       <c r="D57" s="2"/>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>116</v>
       </c>
       <c r="B58" t="s">
         <v>117</v>
       </c>
       <c r="C58" s="1">
-        <v>14.46</v>
+        <v>15.08</v>
       </c>
       <c r="D58" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>118</v>
       </c>
       <c r="B59" t="s">
         <v>119</v>
       </c>
       <c r="C59" s="1">
         <v>10.89</v>
       </c>
       <c r="D59" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>120</v>
       </c>
       <c r="B60" t="s">
         <v>121</v>
       </c>
       <c r="C60" s="1"/>
       <c r="D60" s="2"/>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>122</v>
       </c>
       <c r="B61" t="s">
         <v>123</v>
       </c>
       <c r="C61" s="1">
-        <v>16.09</v>
+        <v>16.81</v>
       </c>
       <c r="D61" s="2">
-        <v>7</v>
+        <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>124</v>
       </c>
       <c r="B62" t="s">
         <v>125</v>
       </c>
       <c r="C62" s="1">
         <v>13.08</v>
       </c>
       <c r="D62" s="2"/>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>126</v>
       </c>
       <c r="B63" t="s">
         <v>127</v>
       </c>
       <c r="C63" s="1"/>
       <c r="D63" s="2"/>
     </row>
     <row r="64" spans="1:26">
@@ -1892,51 +1892,51 @@
       <c r="D79" s="2"/>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>160</v>
       </c>
       <c r="B80" t="s">
         <v>161</v>
       </c>
       <c r="C80" s="1">
         <v>5.11</v>
       </c>
       <c r="D80" s="2"/>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>162</v>
       </c>
       <c r="B81" t="s">
         <v>163</v>
       </c>
       <c r="C81" s="1">
         <v>5.11</v>
       </c>
       <c r="D81" s="2">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>164</v>
       </c>
       <c r="B82" t="s">
         <v>165</v>
       </c>
       <c r="C82" s="1"/>
       <c r="D82" s="2"/>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>166</v>
       </c>
       <c r="B83" t="s">
         <v>167</v>
       </c>
       <c r="C83" s="1">
         <v>3.83</v>
       </c>
       <c r="D83" s="2">
         <v>1</v>
       </c>