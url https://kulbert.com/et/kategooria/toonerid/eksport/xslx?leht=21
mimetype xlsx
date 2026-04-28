--- v3 (2026-04-28)
+++ v4 (2026-04-28)
@@ -2087,53 +2087,51 @@
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="1">
         <v>102.19</v>
       </c>
       <c r="D6" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="1">
         <v>64.51</v>
       </c>
-      <c r="D7" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D7" s="2"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="1">
         <v>102.19</v>
       </c>
       <c r="D8" s="2">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="2"/>
     </row>
@@ -2488,51 +2486,51 @@
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>82</v>
       </c>
       <c r="B41" t="s">
         <v>83</v>
       </c>
       <c r="C41" s="1">
         <v>150.48</v>
       </c>
       <c r="D41" s="2">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>84</v>
       </c>
       <c r="B42" t="s">
         <v>85</v>
       </c>
       <c r="C42" s="1">
         <v>102.87</v>
       </c>
       <c r="D42" s="2">
-        <v>27</v>
+        <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>86</v>
       </c>
       <c r="B43" t="s">
         <v>87</v>
       </c>
       <c r="C43" s="1">
         <v>144.84</v>
       </c>
       <c r="D43" s="2">
         <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>88</v>
       </c>
       <c r="B44" t="s">
         <v>89</v>
       </c>
       <c r="C44" s="1">
         <v>144.84</v>
@@ -4564,79 +4562,79 @@
     <row r="211" spans="1:26">
       <c r="A211" t="s">
         <v>422</v>
       </c>
       <c r="B211" t="s">
         <v>423</v>
       </c>
       <c r="C211" s="1">
         <v>95.5</v>
       </c>
       <c r="D211" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212" t="s">
         <v>424</v>
       </c>
       <c r="B212" t="s">
         <v>425</v>
       </c>
       <c r="C212" s="1">
         <v>64.51</v>
       </c>
       <c r="D212" s="2">
-        <v>41</v>
+        <v>5</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213" t="s">
         <v>426</v>
       </c>
       <c r="B213" t="s">
         <v>427</v>
       </c>
       <c r="C213" s="1">
         <v>95.95</v>
       </c>
       <c r="D213" s="2">
         <v>26</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214" t="s">
         <v>428</v>
       </c>
       <c r="B214" t="s">
         <v>429</v>
       </c>
       <c r="C214" s="1">
         <v>95.95</v>
       </c>
       <c r="D214" s="2">
-        <v>46</v>
+        <v>10</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215" t="s">
         <v>430</v>
       </c>
       <c r="B215" t="s">
         <v>431</v>
       </c>
       <c r="C215" s="1">
         <v>95.95</v>
       </c>
       <c r="D215" s="2">
         <v>44</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216" t="s">
         <v>432</v>
       </c>
       <c r="B216" t="s">
         <v>433</v>
       </c>
       <c r="C216" s="1">
         <v>65.8</v>
@@ -4712,51 +4710,51 @@
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222" t="s">
         <v>444</v>
       </c>
       <c r="B222" t="s">
         <v>445</v>
       </c>
       <c r="C222" s="1">
         <v>66.43</v>
       </c>
       <c r="D222" s="2"/>
     </row>
     <row r="223" spans="1:26">
       <c r="A223" t="s">
         <v>446</v>
       </c>
       <c r="B223" t="s">
         <v>447</v>
       </c>
       <c r="C223" s="1">
         <v>77.43</v>
       </c>
       <c r="D223" s="2">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224" t="s">
         <v>448</v>
       </c>
       <c r="B224" t="s">
         <v>449</v>
       </c>
       <c r="C224" s="1">
         <v>120.03</v>
       </c>
       <c r="D224" s="2">
         <v>12</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225" t="s">
         <v>450</v>
       </c>
       <c r="B225" t="s">
         <v>451</v>
       </c>
       <c r="C225" s="1">
         <v>143.48</v>
@@ -5070,93 +5068,93 @@
     <row r="248" spans="1:26">
       <c r="A248" t="s">
         <v>496</v>
       </c>
       <c r="B248" t="s">
         <v>497</v>
       </c>
       <c r="C248" s="1">
         <v>99.13</v>
       </c>
       <c r="D248" s="2">
         <v>22</v>
       </c>
     </row>
     <row r="249" spans="1:26">
       <c r="A249" t="s">
         <v>498</v>
       </c>
       <c r="B249" t="s">
         <v>499</v>
       </c>
       <c r="C249" s="1">
         <v>79.28</v>
       </c>
       <c r="D249" s="2">
-        <v>92</v>
+        <v>32</v>
       </c>
     </row>
     <row r="250" spans="1:26">
       <c r="A250" t="s">
         <v>500</v>
       </c>
       <c r="B250" t="s">
         <v>501</v>
       </c>
       <c r="C250" s="1">
         <v>72.46</v>
       </c>
       <c r="D250" s="2">
-        <v>73</v>
+        <v>13</v>
       </c>
     </row>
     <row r="251" spans="1:26">
       <c r="A251" t="s">
         <v>502</v>
       </c>
       <c r="B251" t="s">
         <v>503</v>
       </c>
       <c r="C251" s="1">
         <v>72.46</v>
       </c>
       <c r="D251" s="2">
-        <v>73</v>
+        <v>13</v>
       </c>
     </row>
     <row r="252" spans="1:26">
       <c r="A252" t="s">
         <v>504</v>
       </c>
       <c r="B252" t="s">
         <v>505</v>
       </c>
       <c r="C252" s="1">
         <v>72.46</v>
       </c>
       <c r="D252" s="2">
-        <v>71</v>
+        <v>11</v>
       </c>
     </row>
     <row r="253" spans="1:26">
       <c r="A253" t="s">
         <v>506</v>
       </c>
       <c r="B253" t="s">
         <v>507</v>
       </c>
       <c r="C253" s="1">
         <v>66.08</v>
       </c>
       <c r="D253" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="254" spans="1:26">
       <c r="A254" t="s">
         <v>508</v>
       </c>
       <c r="B254" t="s">
         <v>509</v>
       </c>
       <c r="C254" s="1">
         <v>113.07</v>