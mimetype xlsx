--- v1 (2026-05-12)
+++ v2 (2026-10-13)
@@ -89,51 +89,51 @@
   <si>
     <t>Roller Assembly Kit (DS-510)</t>
   </si>
   <si>
     <t>B12B818272</t>
   </si>
   <si>
     <t>Epsoni vedelikuraam skanneritele V700 / V750 / V800 / V850</t>
   </si>
   <si>
     <t>B12B819011FB</t>
   </si>
   <si>
     <t>Epson WorkForce skannerite lameskanneri teisendusmoodul</t>
   </si>
   <si>
     <t>B12B819031</t>
   </si>
   <si>
     <t>Roller Assembly Kit (DS-530)</t>
   </si>
   <si>
     <t>B12B819051</t>
   </si>
   <si>
-    <t>Skannerite kandur leht (5 komplekti)</t>
+    <t>Skannerite kandur leht (5 komplekti) (EPSON Carrier Sheet)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_-&quot;€&quot;"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -624,51 +624,51 @@
       <c r="D10" s="2"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="1">
         <v>60.5</v>
       </c>
       <c r="D11" s="2"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="1">
         <v>49.5</v>
       </c>
       <c r="D12" s="2">
-        <v>3</v>
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>