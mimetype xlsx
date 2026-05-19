--- v2 (2026-03-05)
+++ v3 (2026-05-19)
@@ -654,51 +654,51 @@
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="1">
         <v>26.96</v>
       </c>
       <c r="D12" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="1">
         <v>5.75</v>
       </c>
       <c r="D13" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>