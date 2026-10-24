--- v3 (2026-08-01)
+++ v4 (2026-10-24)
@@ -517,51 +517,51 @@
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1">
         <v>620</v>
       </c>
       <c r="D2" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3">
         <v>650703</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="1">
         <v>50.31</v>
       </c>
       <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="1">
         <v>84.5</v>
       </c>
       <c r="D4" s="2"/>