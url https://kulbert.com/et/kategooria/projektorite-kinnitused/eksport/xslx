--- v1 (2026-03-05)
+++ v2 (2026-06-16)
@@ -555,51 +555,51 @@
       <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="1">
         <v>84.5</v>
       </c>
       <c r="D4" s="2"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="1">
         <v>123.5</v>
       </c>
       <c r="D5" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="1">
         <v>110</v>
       </c>
       <c r="D6" s="2"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7">
         <v>7350073735235</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="1">
         <v>137.15</v>
       </c>
       <c r="D7" s="2"/>
@@ -626,53 +626,51 @@
       </c>
       <c r="D9" s="2"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="1">
         <v>87.1</v>
       </c>
       <c r="D10" s="2"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="1">
         <v>93.6</v>
       </c>
-      <c r="D11" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D11" s="2"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="1">
         <v>146.9</v>
       </c>
       <c r="D12" s="2"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>24</v>
       </c>
       <c r="B13" t="s">
         <v>25</v>
       </c>
       <c r="C13" s="1">
         <v>179.4</v>
       </c>
       <c r="D13" s="2"/>
     </row>