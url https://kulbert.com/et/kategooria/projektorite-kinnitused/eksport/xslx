--- v2 (2026-06-16)
+++ v3 (2026-08-01)
@@ -555,51 +555,51 @@
       <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="1">
         <v>84.5</v>
       </c>
       <c r="D4" s="2"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="1">
         <v>123.5</v>
       </c>
       <c r="D5" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="1">
         <v>110</v>
       </c>
       <c r="D6" s="2"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7">
         <v>7350073735235</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="1">
         <v>137.15</v>
       </c>
       <c r="D7" s="2"/>