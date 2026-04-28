--- v2 (2026-03-11)
+++ v3 (2026-04-28)
@@ -1126,66 +1126,64 @@
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>66</v>
       </c>
       <c r="B33" t="s">
         <v>67</v>
       </c>
       <c r="C33" s="1">
         <v>297.58</v>
       </c>
       <c r="D33" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>68</v>
       </c>
       <c r="B34" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="1">
         <v>64.09</v>
       </c>
       <c r="D34" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>70</v>
       </c>
       <c r="B35" t="s">
         <v>71</v>
       </c>
       <c r="C35" s="1">
         <v>161.52</v>
       </c>
-      <c r="D35" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D35" s="2"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>72</v>
       </c>
       <c r="B36" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="1">
         <v>288.69</v>
       </c>
       <c r="D36" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>74</v>
       </c>
       <c r="B37" t="s">
         <v>75</v>
       </c>
       <c r="C37" s="1">
         <v>267.49</v>
       </c>