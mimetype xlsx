--- v0 (2025-10-19)
+++ v1 (2026-09-30)
@@ -468,53 +468,51 @@
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1">
         <v>8.33</v>
       </c>
-      <c r="D2" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D2" s="2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1">
         <v>10</v>
       </c>
       <c r="D3" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="1">
         <v>10</v>
       </c>