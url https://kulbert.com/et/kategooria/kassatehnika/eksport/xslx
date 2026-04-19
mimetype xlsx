--- v3 (2026-03-05)
+++ v4 (2026-04-19)
@@ -972,51 +972,51 @@
       <c r="D5" s="2"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="1">
         <v>334.8</v>
       </c>
       <c r="D6" s="2"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="1">
         <v>292.8</v>
       </c>
       <c r="D7" s="2">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="1">
         <v>154.76</v>
       </c>
       <c r="D8" s="2"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="1">
         <v>42</v>
       </c>
       <c r="D9" s="2"/>
@@ -1302,115 +1302,113 @@
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>62</v>
       </c>
       <c r="B31" t="s">
         <v>63</v>
       </c>
       <c r="C31" s="1">
         <v>34.32</v>
       </c>
       <c r="D31" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>64</v>
       </c>
       <c r="B32" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="1">
         <v>52.25</v>
       </c>
       <c r="D32" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>66</v>
       </c>
       <c r="B33" t="s">
         <v>67</v>
       </c>
       <c r="C33" s="1">
         <v>20.9</v>
       </c>
       <c r="D33" s="2"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>68</v>
       </c>
       <c r="B34" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="1">
         <v>72</v>
       </c>
-      <c r="D34" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D34" s="2"/>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>70</v>
       </c>
       <c r="B35" t="s">
         <v>71</v>
       </c>
       <c r="C35" s="1">
         <v>270</v>
       </c>
       <c r="D35" s="2"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>72</v>
       </c>
       <c r="B36" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="1">
         <v>147.6</v>
       </c>
       <c r="D36" s="2"/>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>74</v>
       </c>
       <c r="B37" t="s">
         <v>75</v>
       </c>
       <c r="C37" s="1">
         <v>182.83</v>
       </c>
       <c r="D37" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>76</v>
       </c>
       <c r="B38" t="s">
         <v>77</v>
       </c>
       <c r="C38" s="1">
         <v>2754</v>
       </c>
       <c r="D38" s="2"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>78</v>
       </c>
       <c r="B39" t="s">
         <v>79</v>
       </c>
       <c r="C39" s="1">
         <v>3594</v>
       </c>
       <c r="D39" s="2"/>