--- v4 (2026-04-19)
+++ v5 (2026-06-04)
@@ -1325,91 +1325,89 @@
       </c>
       <c r="D32" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>66</v>
       </c>
       <c r="B33" t="s">
         <v>67</v>
       </c>
       <c r="C33" s="1">
         <v>20.9</v>
       </c>
       <c r="D33" s="2"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>68</v>
       </c>
       <c r="B34" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="1">
-        <v>72</v>
+        <v>82.2</v>
       </c>
       <c r="D34" s="2"/>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>70</v>
       </c>
       <c r="B35" t="s">
         <v>71</v>
       </c>
       <c r="C35" s="1">
         <v>270</v>
       </c>
       <c r="D35" s="2"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>72</v>
       </c>
       <c r="B36" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="1">
         <v>147.6</v>
       </c>
       <c r="D36" s="2"/>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>74</v>
       </c>
       <c r="B37" t="s">
         <v>75</v>
       </c>
       <c r="C37" s="1">
         <v>182.83</v>
       </c>
-      <c r="D37" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D37" s="2"/>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>76</v>
       </c>
       <c r="B38" t="s">
         <v>77</v>
       </c>
       <c r="C38" s="1">
         <v>2754</v>
       </c>
       <c r="D38" s="2"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>78</v>
       </c>
       <c r="B39" t="s">
         <v>79</v>
       </c>
       <c r="C39" s="1">
         <v>3594</v>
       </c>
       <c r="D39" s="2"/>
     </row>
@@ -1896,51 +1894,51 @@
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>158</v>
       </c>
       <c r="B79" t="s">
         <v>159</v>
       </c>
       <c r="C79" s="1">
         <v>26.96</v>
       </c>
       <c r="D79" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>160</v>
       </c>
       <c r="B80" t="s">
         <v>161</v>
       </c>
       <c r="C80" s="1">
         <v>5.75</v>
       </c>
       <c r="D80" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>