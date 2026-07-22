--- v5 (2026-06-04)
+++ v6 (2026-07-22)
@@ -12,62 +12,68 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Quantity</t>
+  </si>
+  <si>
+    <t>C31CL47102</t>
+  </si>
+  <si>
+    <t>Tshekiprinter Epson TM-T20IV (102): USB+Serial+Ethernet, PS, must, EU</t>
   </si>
   <si>
     <t>C31CL47101</t>
   </si>
   <si>
     <t>Tshekiprinter Epson TM-T20IV (101): USB + Serial, PS</t>
   </si>
   <si>
     <t>C31CJ57112</t>
   </si>
   <si>
     <t>Epson TM-T88VII (112): Serial, USB, Ethernet, PS, musta värvi</t>
   </si>
   <si>
     <t>C32C881511</t>
   </si>
   <si>
     <t>Epson UB-R05 (511): IEEE802.11a/b/g/n/ac WIRELESS LAN I/F BOARD</t>
   </si>
   <si>
     <t>C31CJ27122</t>
   </si>
   <si>
     <t>Kassaprinter Epson TM-m30II (122): USB + Ethernet + NES, Black, PS, EU Must</t>
   </si>
@@ -849,54 +855,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z80"/>
+  <dimension ref="A1:Z81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D1" sqref="D1:D80"/>
+      <selection activeCell="D1" sqref="D1:D81"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="130" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
@@ -907,1037 +913,1051 @@
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1">
-        <v>170.28</v>
-[...1 lines deleted...]
-      <c r="D2" s="2"/>
+        <v>192.49</v>
+      </c>
+      <c r="D2" s="2">
+        <v>16</v>
+      </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1">
-        <v>456</v>
-[...3 lines deleted...]
-      </c>
+        <v>170.28</v>
+      </c>
+      <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="1">
-        <v>164.38</v>
-[...1 lines deleted...]
-      <c r="D4" s="2"/>
+        <v>456</v>
+      </c>
+      <c r="D4" s="2">
+        <v>7</v>
+      </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="1">
-        <v>270</v>
+        <v>164.38</v>
       </c>
       <c r="D5" s="2"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="1">
-        <v>334.8</v>
+        <v>270</v>
       </c>
       <c r="D6" s="2"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="1">
-        <v>292.8</v>
-[...3 lines deleted...]
-      </c>
+        <v>334.8</v>
+      </c>
+      <c r="D7" s="2"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="1">
-        <v>154.76</v>
-[...1 lines deleted...]
-      <c r="D8" s="2"/>
+        <v>292.8</v>
+      </c>
+      <c r="D8" s="2">
+        <v>18</v>
+      </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="1">
-        <v>42</v>
+        <v>154.76</v>
       </c>
       <c r="D9" s="2"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="1">
-        <v>296.42</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="D10" s="2"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
-[...1 lines deleted...]
-      <c r="D11" s="2"/>
+        <v>296.42</v>
+      </c>
+      <c r="D11" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="1">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="D12" s="2"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="1">
-        <v>63.91</v>
-[...1 lines deleted...]
-      <c r="D13" s="2"/>
+        <v>42</v>
+      </c>
+      <c r="D13" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="1">
         <v>63.91</v>
       </c>
       <c r="D14" s="2"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="1">
-        <v>103.86</v>
+        <v>63.91</v>
       </c>
       <c r="D15" s="2"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="1">
-        <v>42.18</v>
-[...3 lines deleted...]
-      </c>
+        <v>103.86</v>
+      </c>
+      <c r="D16" s="2"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>34</v>
       </c>
       <c r="B17" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="1">
-        <v>63.91</v>
+        <v>42.18</v>
       </c>
       <c r="D17" s="2">
-        <v>2</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="1">
-        <v>11.5</v>
+        <v>63.91</v>
       </c>
       <c r="D18" s="2">
-        <v>8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="1">
         <v>11.5</v>
       </c>
       <c r="D19" s="2">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>40</v>
       </c>
       <c r="B20" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="1">
-        <v>9.84</v>
-[...1 lines deleted...]
-      <c r="D20" s="2"/>
+        <v>11.5</v>
+      </c>
+      <c r="D20" s="2">
+        <v>3</v>
+      </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>42</v>
       </c>
       <c r="B21" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="1">
-        <v>10.9</v>
-[...3 lines deleted...]
-      </c>
+        <v>9.84</v>
+      </c>
+      <c r="D21" s="2"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>44</v>
       </c>
       <c r="B22" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="1">
-        <v>5.75</v>
+        <v>10.9</v>
       </c>
       <c r="D22" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>46</v>
       </c>
       <c r="B23" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="1">
-        <v>11.5</v>
+        <v>5.75</v>
       </c>
       <c r="D23" s="2">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>48</v>
       </c>
       <c r="B24" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="1">
         <v>11.5</v>
       </c>
       <c r="D24" s="2">
-        <v>18</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="1">
-        <v>5.75</v>
+        <v>11.5</v>
       </c>
       <c r="D25" s="2">
-        <v>1</v>
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>52</v>
       </c>
       <c r="B26" t="s">
         <v>53</v>
       </c>
       <c r="C26" s="1">
-        <v>40.25</v>
+        <v>5.75</v>
       </c>
       <c r="D26" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27" t="s">
         <v>55</v>
       </c>
       <c r="C27" s="1">
-        <v>11.5</v>
-[...1 lines deleted...]
-      <c r="D27" s="2"/>
+        <v>40.25</v>
+      </c>
+      <c r="D27" s="2">
+        <v>2</v>
+      </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>56</v>
       </c>
       <c r="B28" t="s">
         <v>57</v>
       </c>
       <c r="C28" s="1">
-        <v>40.25</v>
-[...3 lines deleted...]
-      </c>
+        <v>11.5</v>
+      </c>
+      <c r="D28" s="2"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>58</v>
       </c>
       <c r="B29" t="s">
         <v>59</v>
       </c>
       <c r="C29" s="1">
-        <v>11.5</v>
-[...1 lines deleted...]
-      <c r="D29" s="2"/>
+        <v>40.25</v>
+      </c>
+      <c r="D29" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30" t="s">
         <v>61</v>
       </c>
       <c r="C30" s="1">
-        <v>124.94</v>
+        <v>11.5</v>
       </c>
       <c r="D30" s="2"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>62</v>
       </c>
       <c r="B31" t="s">
         <v>63</v>
       </c>
       <c r="C31" s="1">
-        <v>34.32</v>
-[...3 lines deleted...]
-      </c>
+        <v>124.94</v>
+      </c>
+      <c r="D31" s="2"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>64</v>
       </c>
       <c r="B32" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="1">
-        <v>52.25</v>
+        <v>34.32</v>
       </c>
       <c r="D32" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>66</v>
       </c>
       <c r="B33" t="s">
         <v>67</v>
       </c>
       <c r="C33" s="1">
-        <v>20.9</v>
-[...1 lines deleted...]
-      <c r="D33" s="2"/>
+        <v>52.25</v>
+      </c>
+      <c r="D33" s="2">
+        <v>5</v>
+      </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>68</v>
       </c>
       <c r="B34" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="1">
-        <v>82.2</v>
+        <v>20.9</v>
       </c>
       <c r="D34" s="2"/>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>70</v>
       </c>
       <c r="B35" t="s">
         <v>71</v>
       </c>
       <c r="C35" s="1">
-        <v>270</v>
+        <v>82.2</v>
       </c>
       <c r="D35" s="2"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>72</v>
       </c>
       <c r="B36" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="1">
-        <v>147.6</v>
+        <v>270</v>
       </c>
       <c r="D36" s="2"/>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>74</v>
       </c>
       <c r="B37" t="s">
         <v>75</v>
       </c>
       <c r="C37" s="1">
-        <v>182.83</v>
+        <v>147.6</v>
       </c>
       <c r="D37" s="2"/>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>76</v>
       </c>
       <c r="B38" t="s">
         <v>77</v>
       </c>
       <c r="C38" s="1">
-        <v>2754</v>
+        <v>182.83</v>
       </c>
       <c r="D38" s="2"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>78</v>
       </c>
       <c r="B39" t="s">
         <v>79</v>
       </c>
       <c r="C39" s="1">
-        <v>3594</v>
+        <v>2754</v>
       </c>
       <c r="D39" s="2"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>80</v>
       </c>
       <c r="B40" t="s">
         <v>81</v>
       </c>
       <c r="C40" s="1">
-        <v>4.4</v>
-[...3 lines deleted...]
-      </c>
+        <v>3594</v>
+      </c>
+      <c r="D40" s="2"/>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>82</v>
       </c>
       <c r="B41" t="s">
         <v>83</v>
       </c>
       <c r="C41" s="1">
-        <v>42.6</v>
+        <v>4.4</v>
       </c>
       <c r="D41" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>84</v>
       </c>
       <c r="B42" t="s">
         <v>85</v>
       </c>
       <c r="C42" s="1">
         <v>42.6</v>
       </c>
       <c r="D42" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>86</v>
       </c>
       <c r="B43" t="s">
         <v>87</v>
       </c>
       <c r="C43" s="1">
         <v>42.6</v>
       </c>
-      <c r="D43" s="2"/>
+      <c r="D43" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>88</v>
       </c>
       <c r="B44" t="s">
         <v>89</v>
       </c>
       <c r="C44" s="1">
-        <v>63.6</v>
+        <v>42.6</v>
       </c>
       <c r="D44" s="2"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>90</v>
       </c>
       <c r="B45" t="s">
         <v>91</v>
       </c>
       <c r="C45" s="1">
-        <v>250.8</v>
+        <v>63.6</v>
       </c>
       <c r="D45" s="2"/>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>92</v>
       </c>
       <c r="B46" t="s">
         <v>93</v>
       </c>
       <c r="C46" s="1">
         <v>250.8</v>
       </c>
       <c r="D46" s="2"/>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>94</v>
       </c>
       <c r="B47" t="s">
         <v>95</v>
       </c>
       <c r="C47" s="1">
-        <v>391.2</v>
+        <v>250.8</v>
       </c>
       <c r="D47" s="2"/>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>96</v>
       </c>
       <c r="B48" t="s">
         <v>97</v>
       </c>
       <c r="C48" s="1">
         <v>391.2</v>
       </c>
       <c r="D48" s="2"/>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>98</v>
       </c>
       <c r="B49" t="s">
         <v>99</v>
       </c>
       <c r="C49" s="1">
-        <v>586.8</v>
+        <v>391.2</v>
       </c>
       <c r="D49" s="2"/>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>100</v>
       </c>
       <c r="B50" t="s">
         <v>101</v>
       </c>
       <c r="C50" s="1">
-        <v>1644</v>
+        <v>586.8</v>
       </c>
       <c r="D50" s="2"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>102</v>
       </c>
       <c r="B51" t="s">
         <v>103</v>
       </c>
       <c r="C51" s="1">
-        <v>442.8</v>
+        <v>1644</v>
       </c>
       <c r="D51" s="2"/>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>104</v>
       </c>
       <c r="B52" t="s">
         <v>105</v>
       </c>
       <c r="C52" s="1">
-        <v>8034</v>
+        <v>442.8</v>
       </c>
       <c r="D52" s="2"/>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>106</v>
       </c>
       <c r="B53" t="s">
         <v>107</v>
       </c>
       <c r="C53" s="1">
         <v>8034</v>
       </c>
       <c r="D53" s="2"/>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>108</v>
       </c>
       <c r="B54" t="s">
         <v>109</v>
       </c>
       <c r="C54" s="1">
-        <v>334.8</v>
+        <v>8034</v>
       </c>
       <c r="D54" s="2"/>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>110</v>
       </c>
       <c r="B55" t="s">
         <v>111</v>
       </c>
       <c r="C55" s="1">
-        <v>530.4</v>
+        <v>334.8</v>
       </c>
       <c r="D55" s="2"/>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>112</v>
       </c>
       <c r="B56" t="s">
         <v>113</v>
       </c>
       <c r="C56" s="1">
-        <v>336</v>
+        <v>530.4</v>
       </c>
       <c r="D56" s="2"/>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>114</v>
       </c>
       <c r="B57" t="s">
         <v>115</v>
       </c>
       <c r="C57" s="1">
-        <v>367.2</v>
+        <v>336</v>
       </c>
       <c r="D57" s="2"/>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>116</v>
       </c>
       <c r="B58" t="s">
         <v>117</v>
       </c>
       <c r="C58" s="1">
         <v>367.2</v>
       </c>
       <c r="D58" s="2"/>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>118</v>
       </c>
       <c r="B59" t="s">
         <v>119</v>
       </c>
       <c r="C59" s="1">
         <v>367.2</v>
       </c>
       <c r="D59" s="2"/>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>120</v>
       </c>
       <c r="B60" t="s">
         <v>121</v>
       </c>
       <c r="C60" s="1">
         <v>367.2</v>
       </c>
       <c r="D60" s="2"/>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>122</v>
       </c>
       <c r="B61" t="s">
         <v>123</v>
       </c>
       <c r="C61" s="1">
-        <v>406.8</v>
+        <v>367.2</v>
       </c>
       <c r="D61" s="2"/>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>124</v>
       </c>
       <c r="B62" t="s">
         <v>125</v>
       </c>
       <c r="C62" s="1">
-        <v>278.4</v>
+        <v>406.8</v>
       </c>
       <c r="D62" s="2"/>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>126</v>
       </c>
       <c r="B63" t="s">
         <v>127</v>
       </c>
       <c r="C63" s="1">
-        <v>369.6</v>
+        <v>278.4</v>
       </c>
       <c r="D63" s="2"/>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>128</v>
       </c>
       <c r="B64" t="s">
         <v>129</v>
       </c>
       <c r="C64" s="1">
         <v>369.6</v>
       </c>
       <c r="D64" s="2"/>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>130</v>
       </c>
       <c r="B65" t="s">
         <v>131</v>
       </c>
       <c r="C65" s="1">
-        <v>334.8</v>
+        <v>369.6</v>
       </c>
       <c r="D65" s="2"/>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>132</v>
       </c>
       <c r="B66" t="s">
         <v>133</v>
       </c>
       <c r="C66" s="1">
         <v>334.8</v>
       </c>
       <c r="D66" s="2"/>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>134</v>
       </c>
       <c r="B67" t="s">
         <v>135</v>
       </c>
       <c r="C67" s="1">
-        <v>278.4</v>
+        <v>334.8</v>
       </c>
       <c r="D67" s="2"/>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>136</v>
       </c>
       <c r="B68" t="s">
         <v>137</v>
       </c>
       <c r="C68" s="1">
-        <v>334.8</v>
+        <v>278.4</v>
       </c>
       <c r="D68" s="2"/>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>138</v>
       </c>
       <c r="B69" t="s">
         <v>139</v>
       </c>
       <c r="C69" s="1">
         <v>334.8</v>
       </c>
-      <c r="D69" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D69" s="2"/>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>140</v>
       </c>
       <c r="B70" t="s">
         <v>141</v>
       </c>
       <c r="C70" s="1">
-        <v>402.6</v>
-[...1 lines deleted...]
-      <c r="D70" s="2"/>
+        <v>334.8</v>
+      </c>
+      <c r="D70" s="2">
+        <v>2</v>
+      </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>142</v>
       </c>
       <c r="B71" t="s">
         <v>143</v>
       </c>
       <c r="C71" s="1">
         <v>402.6</v>
       </c>
       <c r="D71" s="2"/>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>144</v>
       </c>
       <c r="B72" t="s">
         <v>145</v>
       </c>
       <c r="C72" s="1">
-        <v>2154</v>
+        <v>402.6</v>
       </c>
       <c r="D72" s="2"/>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>146</v>
       </c>
       <c r="B73" t="s">
         <v>147</v>
       </c>
       <c r="C73" s="1">
-        <v>5.75</v>
-[...3 lines deleted...]
-      </c>
+        <v>2154</v>
+      </c>
+      <c r="D73" s="2"/>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>148</v>
       </c>
       <c r="B74" t="s">
         <v>149</v>
       </c>
       <c r="C74" s="1">
-        <v>11.5</v>
-[...1 lines deleted...]
-      <c r="D74" s="2"/>
+        <v>5.75</v>
+      </c>
+      <c r="D74" s="2">
+        <v>8</v>
+      </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>150</v>
       </c>
       <c r="B75" t="s">
         <v>151</v>
       </c>
       <c r="C75" s="1">
         <v>11.5</v>
       </c>
       <c r="D75" s="2"/>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>152</v>
       </c>
       <c r="B76" t="s">
         <v>153</v>
       </c>
       <c r="C76" s="1">
-        <v>34.5</v>
+        <v>11.5</v>
       </c>
       <c r="D76" s="2"/>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>154</v>
       </c>
       <c r="B77" t="s">
         <v>155</v>
       </c>
       <c r="C77" s="1">
-        <v>11.5</v>
+        <v>34.5</v>
       </c>
       <c r="D77" s="2"/>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>156</v>
       </c>
       <c r="B78" t="s">
         <v>157</v>
       </c>
       <c r="C78" s="1">
-        <v>103.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>11.5</v>
+      </c>
+      <c r="D78" s="2"/>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>158</v>
       </c>
       <c r="B79" t="s">
         <v>159</v>
       </c>
       <c r="C79" s="1">
-        <v>26.96</v>
+        <v>103.5</v>
       </c>
       <c r="D79" s="2">
-        <v>40</v>
+        <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>160</v>
       </c>
       <c r="B80" t="s">
         <v>161</v>
       </c>
       <c r="C80" s="1">
+        <v>26.96</v>
+      </c>
+      <c r="D80" s="2">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>162</v>
+      </c>
+      <c r="B81" t="s">
+        <v>163</v>
+      </c>
+      <c r="C81" s="1">
         <v>5.75</v>
       </c>
-      <c r="D80" s="2">
+      <c r="D81" s="2">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>