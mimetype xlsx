--- v6 (2026-07-22)
+++ v7 (2026-09-10)
@@ -437,51 +437,51 @@
   <si>
     <t>Kassaprinter Epson TM-U220PB (Valge (ECW), paralleelliides, komplektis toiteplokk PS-180, lõikur)</t>
   </si>
   <si>
     <t>C31C517057</t>
   </si>
   <si>
     <t>Kassaprinter Epson TM-U220PB (Must (EDG), paralleelliides, komplektis toiteplokk PS-180, lõikur)</t>
   </si>
   <si>
     <t>C31C518052</t>
   </si>
   <si>
     <t>Kassaprinter Epson TM-U220PD (Must (EDG), paralleelliides, komplektis toiteplokk PS-180)</t>
   </si>
   <si>
     <t>C31C514007</t>
   </si>
   <si>
     <t>Kassaprinter Epson TM-U220B (Valge (ECW), serialliides, komplektis toiteplokk PS-180, lõikur)</t>
   </si>
   <si>
     <t>C31C514057</t>
   </si>
   <si>
-    <t>Kassaprinter Epson TM-U220B (Must (EDG), serialliides, komplektis toiteplokk PS-180, voolukaablit pole lõikur)</t>
+    <t>Kassaprinter Epson TM-U220B (Must (EDG), serialliides, komplektis toiteplokk PS-180, voolukaablit pole, lõikur)</t>
   </si>
   <si>
     <t>C31C163271</t>
   </si>
   <si>
     <t>Kassaprinter Epson TM-U295 (Valge (ECW), serialliides, ilma toiteplokita)</t>
   </si>
   <si>
     <t>C31C163291</t>
   </si>
   <si>
     <t>Kassaprinter Epson TM-U295 (Must (EDG), serialliides, ilma toiteplokita)</t>
   </si>
   <si>
     <t>C11CC68132</t>
   </si>
   <si>
     <t>ColorWorks C831</t>
   </si>
   <si>
     <t>BS970S</t>
   </si>
   <si>
     <t>RIBAKOODI SKÄNNER LASER BS970S, PS2, WHITE</t>
   </si>
@@ -864,51 +864,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1:D81"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="130" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="131" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
@@ -916,51 +916,51 @@
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1">
         <v>192.49</v>
       </c>
       <c r="D2" s="2">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1">
         <v>170.28</v>
       </c>
       <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="1">
         <v>456</v>
       </c>
       <c r="D4" s="2">
@@ -992,51 +992,51 @@
       <c r="D6" s="2"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="1">
         <v>334.8</v>
       </c>
       <c r="D7" s="2"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="1">
         <v>292.8</v>
       </c>
       <c r="D8" s="2">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="1">
         <v>154.76</v>
       </c>
       <c r="D9" s="2"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="1">
         <v>42</v>
       </c>
       <c r="D10" s="2"/>
@@ -1774,51 +1774,51 @@
       <c r="D68" s="2"/>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>138</v>
       </c>
       <c r="B69" t="s">
         <v>139</v>
       </c>
       <c r="C69" s="1">
         <v>334.8</v>
       </c>
       <c r="D69" s="2"/>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>140</v>
       </c>
       <c r="B70" t="s">
         <v>141</v>
       </c>
       <c r="C70" s="1">
         <v>334.8</v>
       </c>
       <c r="D70" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>142</v>
       </c>
       <c r="B71" t="s">
         <v>143</v>
       </c>
       <c r="C71" s="1">
         <v>402.6</v>
       </c>
       <c r="D71" s="2"/>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>144</v>
       </c>
       <c r="B72" t="s">
         <v>145</v>
       </c>
       <c r="C72" s="1">
         <v>402.6</v>
       </c>
       <c r="D72" s="2"/>
@@ -1900,51 +1900,51 @@
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>158</v>
       </c>
       <c r="B79" t="s">
         <v>159</v>
       </c>
       <c r="C79" s="1">
         <v>103.5</v>
       </c>
       <c r="D79" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>160</v>
       </c>
       <c r="B80" t="s">
         <v>161</v>
       </c>
       <c r="C80" s="1">
         <v>26.96</v>
       </c>
       <c r="D80" s="2">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>162</v>
       </c>
       <c r="B81" t="s">
         <v>163</v>
       </c>
       <c r="C81" s="1">
         <v>5.75</v>
       </c>
       <c r="D81" s="2">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>