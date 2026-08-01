--- v4 (2026-06-16)
+++ v5 (2026-08-01)
@@ -1777,51 +1777,51 @@
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>82</v>
       </c>
       <c r="B41" t="s">
         <v>83</v>
       </c>
       <c r="C41" s="1">
         <v>78.28</v>
       </c>
       <c r="D41" s="2"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>84</v>
       </c>
       <c r="B42" t="s">
         <v>85</v>
       </c>
       <c r="C42" s="1">
         <v>6</v>
       </c>
       <c r="D42" s="2">
-        <v>140</v>
+        <v>138</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>86</v>
       </c>
       <c r="B43" t="s">
         <v>87</v>
       </c>
       <c r="C43" s="1">
         <v>25.16</v>
       </c>
       <c r="D43" s="2"/>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>88</v>
       </c>
       <c r="B44" t="s">
         <v>89</v>
       </c>
       <c r="C44" s="1">
         <v>17.6</v>
       </c>
       <c r="D44" s="2"/>
@@ -2093,64 +2093,66 @@
       <c r="D66" s="2"/>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>134</v>
       </c>
       <c r="B67" t="s">
         <v>135</v>
       </c>
       <c r="C67" s="1">
         <v>334.84</v>
       </c>
       <c r="D67" s="2"/>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>136</v>
       </c>
       <c r="B68" t="s">
         <v>137</v>
       </c>
       <c r="C68" s="1">
         <v>11.45</v>
       </c>
       <c r="D68" s="2">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>138</v>
       </c>
       <c r="B69" t="s">
         <v>139</v>
       </c>
       <c r="C69" s="1">
         <v>16.5</v>
       </c>
-      <c r="D69" s="2"/>
+      <c r="D69" s="2">
+        <v>5</v>
+      </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>140</v>
       </c>
       <c r="B70" t="s">
         <v>141</v>
       </c>
       <c r="C70" s="1">
         <v>8.7</v>
       </c>
       <c r="D70" s="2">
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>142</v>
       </c>
       <c r="B71" t="s">
         <v>143</v>
       </c>
       <c r="C71" s="1">
         <v>371.99</v>
       </c>
@@ -2487,51 +2489,51 @@
         <v>17.41</v>
       </c>
       <c r="D99" s="2"/>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
         <v>200</v>
       </c>
       <c r="B100" t="s">
         <v>201</v>
       </c>
       <c r="C100" s="1"/>
       <c r="D100" s="2"/>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
         <v>202</v>
       </c>
       <c r="B101" t="s">
         <v>203</v>
       </c>
       <c r="C101" s="1">
         <v>19.66</v>
       </c>
       <c r="D101" s="2">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>204</v>
       </c>
       <c r="B102" t="s">
         <v>205</v>
       </c>
       <c r="C102" s="1">
         <v>41.8</v>
       </c>
       <c r="D102" s="2"/>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>206</v>
       </c>
       <c r="B103" t="s">
         <v>207</v>
       </c>
       <c r="C103" s="1">
         <v>34.1</v>
       </c>
       <c r="D103" s="2"/>
@@ -2561,51 +2563,51 @@
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>212</v>
       </c>
       <c r="B106" t="s">
         <v>213</v>
       </c>
       <c r="C106" s="1">
         <v>205.72</v>
       </c>
       <c r="D106" s="2"/>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>214</v>
       </c>
       <c r="B107" t="s">
         <v>215</v>
       </c>
       <c r="C107" s="1">
         <v>20.35</v>
       </c>
       <c r="D107" s="2">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>216</v>
       </c>
       <c r="B108" t="s">
         <v>217</v>
       </c>
       <c r="C108" s="1">
         <v>91.85</v>
       </c>
       <c r="D108" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>218</v>
       </c>
       <c r="B109" t="s">
         <v>219</v>
       </c>
       <c r="C109" s="1">
         <v>167.75</v>
@@ -2672,128 +2674,126 @@
       <c r="C114" s="1">
         <v>280.28</v>
       </c>
       <c r="D114" s="2"/>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
         <v>230</v>
       </c>
       <c r="B115" t="s">
         <v>231</v>
       </c>
       <c r="C115" s="1"/>
       <c r="D115" s="2"/>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>232</v>
       </c>
       <c r="B116" t="s">
         <v>233</v>
       </c>
       <c r="C116" s="1">
         <v>15.62</v>
       </c>
-      <c r="D116" s="2"/>
+      <c r="D116" s="2">
+        <v>7</v>
+      </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
         <v>234</v>
       </c>
       <c r="B117" t="s">
         <v>235</v>
       </c>
       <c r="C117" s="1">
         <v>38.5</v>
       </c>
       <c r="D117" s="2"/>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
         <v>236</v>
       </c>
       <c r="B118" t="s">
         <v>237</v>
       </c>
       <c r="C118" s="1">
         <v>43.63</v>
       </c>
       <c r="D118" s="2"/>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
         <v>238</v>
       </c>
       <c r="B119" t="s">
         <v>239</v>
       </c>
       <c r="C119" s="1">
         <v>41.48</v>
       </c>
       <c r="D119" s="2"/>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
         <v>240</v>
       </c>
       <c r="B120" t="s">
         <v>241</v>
       </c>
       <c r="C120" s="1">
         <v>28.6</v>
       </c>
-      <c r="D120" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D120" s="2"/>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
         <v>242</v>
       </c>
       <c r="B121" t="s">
         <v>243</v>
       </c>
       <c r="C121" s="1">
         <v>27.5</v>
       </c>
-      <c r="D121" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D121" s="2"/>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
         <v>244</v>
       </c>
       <c r="B122" t="s">
         <v>245</v>
       </c>
       <c r="C122" s="1">
         <v>18.32</v>
       </c>
       <c r="D122" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
         <v>246</v>
       </c>
       <c r="B123" t="s">
         <v>247</v>
       </c>
       <c r="C123" s="1">
         <v>42.64</v>
       </c>
       <c r="D123" s="2"/>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
         <v>248</v>
       </c>
       <c r="B124" t="s">
         <v>249</v>
       </c>
       <c r="C124" s="1">
         <v>44</v>
       </c>
       <c r="D124" s="2"/>