--- v1 (2026-03-05)
+++ v2 (2026-05-01)
@@ -477,53 +477,51 @@
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1">
         <v>409.2</v>
       </c>
-      <c r="D2" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D2" s="2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1">
         <v>713</v>
       </c>
       <c r="D3" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="1">
         <v>425</v>
       </c>
@@ -533,53 +531,51 @@
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="1">
         <v>495</v>
       </c>
       <c r="D5" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="1">
         <v>225</v>
       </c>
-      <c r="D6" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D6" s="2"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="1">
         <v>405</v>
       </c>
       <c r="D7" s="2"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="1">
         <v>555</v>
       </c>
       <c r="D8" s="2">
         <v>2</v>