--- v2 (2026-05-01)
+++ v3 (2026-06-16)
@@ -517,53 +517,51 @@
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="1">
         <v>425</v>
       </c>
       <c r="D4" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="1">
         <v>495</v>
       </c>
-      <c r="D5" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D5" s="2"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="1">
         <v>225</v>
       </c>
       <c r="D6" s="2"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="1">
         <v>405</v>
       </c>
       <c r="D7" s="2"/>
     </row>