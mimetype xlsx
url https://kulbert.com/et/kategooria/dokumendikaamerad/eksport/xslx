--- v3 (2026-06-16)
+++ v4 (2026-08-01)
@@ -26,84 +26,84 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
+    <t>DC557</t>
+  </si>
+  <si>
+    <t>Dokumendikaamera Optoma DC557, sisse ehitatud MIRACAST, LIIGENDKAEL 13MP,  video 4K(3840 x 2160), 17x optiline/8xdigitaalne</t>
+  </si>
+  <si>
     <t>DC460</t>
   </si>
   <si>
     <t>Dokumendikaamera Optoma DC460 13MP, 17x optiline ja 8 x digitaalne suurendus</t>
   </si>
   <si>
     <t>V12HB09080</t>
   </si>
   <si>
     <t>Dokumendikaamera Epson ELPDC30 4K UHD wireless (juhtmevaba edastus)</t>
   </si>
   <si>
     <t>V12H757040</t>
   </si>
   <si>
     <t>Dokumendikaamera Espon ELPDC13, 1080p (1920*1080), 480p/ 720p/ 1080p, zoom digital 16x</t>
   </si>
   <si>
     <t>V12H758040</t>
   </si>
   <si>
     <t>Dokumendikaamera Epson ELPDC21(DC21), 480p/ 720p/ 1080p, 10x digital zoom plus 12x optical zoom, liigendkael</t>
   </si>
   <si>
     <t>V12H759040</t>
   </si>
   <si>
     <t>Dokumendikaamera Epson ELPDC07, 1920 Horizontal x 1080 Vertical, 2 M Pixels, A3</t>
-  </si>
-[...4 lines deleted...]
-    <t>Dokumendikaamera Optoma DC455 13MP, XGA/UXGA/720p/1080i, 8xdigitaalne suurendus - viimased 4!</t>
   </si>
   <si>
     <t>DC556</t>
   </si>
   <si>
     <t>Dokumendikaamera Optoma DC556 LIIGENDKAEL 13MP,  video 4K(3840 x 2160), 17x optiline/8xdigitaalne</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_-&quot;€&quot;"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -426,176 +426,176 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="128" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="146" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1">
-        <v>409.2</v>
+        <v>570</v>
       </c>
       <c r="D2" s="2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1">
-        <v>713</v>
-[...3 lines deleted...]
-      </c>
+        <v>409.2</v>
+      </c>
+      <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="1">
-        <v>425</v>
+        <v>645</v>
       </c>
       <c r="D4" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="1">
-        <v>495</v>
-[...1 lines deleted...]
-      <c r="D5" s="2"/>
+        <v>405</v>
+      </c>
+      <c r="D5" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="1">
-        <v>225</v>
+        <v>495</v>
       </c>
       <c r="D6" s="2"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="1">
-        <v>405</v>
+        <v>225</v>
       </c>
       <c r="D7" s="2"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="1">
-        <v>555</v>
+        <v>540</v>
       </c>
       <c r="D8" s="2">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>